--- v3 (2026-02-26)
+++ v4 (2026-04-12)
@@ -36,266 +36,275 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="INNV" sheetId="1" r:id="rId4"/>
     <sheet name="QV-1" sheetId="2" r:id="rId5"/>
     <sheet name="TV-1" sheetId="3" r:id="rId6"/>
     <sheet name="TN" sheetId="4" r:id="rId7"/>
     <sheet name="BV-1" sheetId="5" r:id="rId8"/>
     <sheet name="NV-1" sheetId="6" r:id="rId9"/>
     <sheet name="MU-1" sheetId="7" r:id="rId10"/>
     <sheet name="INSPB" sheetId="8" r:id="rId11"/>
     <sheet name="TMLTL" sheetId="9" r:id="rId12"/>
     <sheet name="HV-1" sheetId="10" r:id="rId13"/>
     <sheet name="SV-1" sheetId="11" r:id="rId14"/>
     <sheet name="YM, SM, QM" sheetId="12" r:id="rId15"/>
     <sheet name="HKGV" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>INNV (Нава Шева -&gt; Новороссийск)</t>
   </si>
   <si>
     <t>CUT OFF</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>Планируемая выдача документов и размещение на РЦ</t>
   </si>
   <si>
     <t>Сервис / Номер</t>
   </si>
   <si>
-    <t>10.03.2026</t>
-[...8 lines deleted...]
-    <t>02.04.2026 — 04.04.2026</t>
+    <t>14.04.2026</t>
+  </si>
+  <si>
+    <t>18.04.2026</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>06.05.2026 — 09.05.2026</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
-    <t>25.03.2026</t>
-[...8 lines deleted...]
-    <t>20.04.2026 — 23.04.2026</t>
+    <t>21.04.2026</t>
+  </si>
+  <si>
+    <t>25.04.2026</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>13.05.2026 — 16.05.2026</t>
   </si>
   <si>
     <t>QV-1 (Циндао -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>06.03.2026</t>
-[...20 lines deleted...]
-    <t>28.03.2026 — 30.03.2026</t>
+    <t>15.04.2026</t>
+  </si>
+  <si>
+    <t>26.04.2026 — 29.04.2026</t>
+  </si>
+  <si>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>28.04.2026</t>
+  </si>
+  <si>
+    <t>03.05.2026</t>
+  </si>
+  <si>
+    <t>04.05.2026 — 06.05.2026</t>
   </si>
   <si>
     <t>TV-1 (Тайвань -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>03.03.2026</t>
-[...8 lines deleted...]
-    <t>25.03.2026 — 27.03.2026</t>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>16.04.2026</t>
+  </si>
+  <si>
+    <t>26.04.2026</t>
+  </si>
+  <si>
+    <t>27.04.2026 — 29.04.2026</t>
+  </si>
+  <si>
+    <t>04.04.2026</t>
+  </si>
+  <si>
+    <t>05.04.2026 — 07.04.2026</t>
   </si>
   <si>
     <t>TN (Стамбул -&gt; Новороссийск)</t>
   </si>
   <si>
-    <t>07.03.2026</t>
-[...11 lines deleted...]
-    <t>22.03.2026 — 25.03.2026</t>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>09.04.2026</t>
+  </si>
+  <si>
+    <t>12.04.2026</t>
+  </si>
+  <si>
+    <t>13.04.2026 — 16.04.2026</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
+  </si>
+  <si>
+    <t>22.04.2026 — 24.04.2026</t>
   </si>
   <si>
     <t>BV-1 (Пусан -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>05.03.2026</t>
-[...11 lines deleted...]
-    <t>25.03.2026 — 28.03.2026</t>
+    <t>29.04.2026 — 01.05.2026</t>
+  </si>
+  <si>
+    <t>02.05.2026</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>07.04.2026 — 09.05.2026</t>
   </si>
   <si>
     <t>NV-1 (Нинбо -&gt; Владивосток)</t>
   </si>
   <si>
+    <t>13.04.2026</t>
+  </si>
+  <si>
+    <t>27.04.2026</t>
+  </si>
+  <si>
+    <t>01.05.2026</t>
+  </si>
+  <si>
+    <t>02.05.2026 — 04.05.2026</t>
+  </si>
+  <si>
     <t>MU-1 (Муданьцзян -&gt; Уссурийск)</t>
   </si>
   <si>
-    <t>04.02.2026</t>
-[...20 lines deleted...]
-    <t>15.02.2026 — 16.02.2026</t>
+    <t>16.04.2026 — 17.04.2026</t>
+  </si>
+  <si>
+    <t>20.04.2026</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>23.04.2026 — 24.04.2026</t>
+  </si>
+  <si>
+    <t>30.04.2026</t>
+  </si>
+  <si>
+    <t>30.04.2026 — 01.05.2026</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>07.05.2026 — 08.05.2026</t>
   </si>
   <si>
     <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
   </si>
   <si>
-    <t>01.03.2026</t>
-[...14 lines deleted...]
-    <t>14.04.2026 — 17.04.2026</t>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026 — 28.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026 — 04.06.2026</t>
   </si>
   <si>
     <t>TMLTL (Стамбул -&gt; Москва)</t>
   </si>
   <si>
-    <t>26.03.2026</t>
-[...8 lines deleted...]
-    <t>03.04.2026 — 06.04.2026</t>
+    <t>01.05.2026 — 05.05.2026</t>
+  </si>
+  <si>
+    <t>08.05.2026 — 12.05.2026</t>
   </si>
   <si>
     <t>HV-1 (Янтянь -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>13.03.2026</t>
+    <t>05.05.2026 — 07.05.2026</t>
+  </si>
+  <si>
+    <t>09.05.2026</t>
+  </si>
+  <si>
+    <t>10.05.2026 — 12.05.2026</t>
   </si>
   <si>
     <t>SV-1 (Шанхай -&gt; Владивосток)</t>
   </si>
   <si>
     <t>YM, SM, QM (Шэньчжэнь, Шанхай, Циндао -&gt; Москва)</t>
   </si>
   <si>
-    <t>09.04.2026</t>
-[...2 lines deleted...]
-    <t>10.04.2026 — 13.04.2026</t>
+    <t>10.05.2026 — 13.05.2026</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>17.05.2026 — 19.05.2026</t>
   </si>
   <si>
     <t>HKGV (Гонконг -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>05.04.2026</t>
-[...2 lines deleted...]
-    <t>06.04.2026 — 09.04.2026</t>
+    <t>24.04.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -782,103 +791,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -890,213 +899,230 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1106,103 +1132,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="D5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1243,167 +1269,184 @@
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>26</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1442,74 +1485,74 @@
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1521,100 +1564,100 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -1655,187 +1698,221 @@
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1845,103 +1922,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D5" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1953,103 +2030,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="D5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2078,32 +2155,32 @@
       <vt:lpstr>NV-1</vt:lpstr>
       <vt:lpstr>MU-1</vt:lpstr>
       <vt:lpstr>INSPB</vt:lpstr>
       <vt:lpstr>TMLTL</vt:lpstr>
       <vt:lpstr>HV-1</vt:lpstr>
       <vt:lpstr>SV-1</vt:lpstr>
       <vt:lpstr>YM, SM, QM</vt:lpstr>
       <vt:lpstr>HKGV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание сборных грузов  от 27-02-2026 03:49:21</dc:title>
+  <dc:title>Расписание сборных грузов  от 13-04-2026 05:25:08</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>