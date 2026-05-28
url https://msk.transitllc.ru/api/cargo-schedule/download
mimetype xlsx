--- v4 (2026-04-12)
+++ v5 (2026-05-28)
@@ -36,275 +36,290 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="INNV" sheetId="1" r:id="rId4"/>
     <sheet name="QV-1" sheetId="2" r:id="rId5"/>
     <sheet name="TV-1" sheetId="3" r:id="rId6"/>
     <sheet name="TN" sheetId="4" r:id="rId7"/>
     <sheet name="BV-1" sheetId="5" r:id="rId8"/>
     <sheet name="NV-1" sheetId="6" r:id="rId9"/>
     <sheet name="MU-1" sheetId="7" r:id="rId10"/>
     <sheet name="INSPB" sheetId="8" r:id="rId11"/>
     <sheet name="TMLTL" sheetId="9" r:id="rId12"/>
     <sheet name="HV-1" sheetId="10" r:id="rId13"/>
     <sheet name="SV-1" sheetId="11" r:id="rId14"/>
     <sheet name="YM, SM, QM" sheetId="12" r:id="rId15"/>
     <sheet name="HKGV" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>INNV (Нава Шева -&gt; Новороссийск)</t>
   </si>
   <si>
     <t>CUT OFF</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>Планируемая выдача документов и размещение на РЦ</t>
   </si>
   <si>
     <t>Сервис / Номер</t>
   </si>
   <si>
-    <t>14.04.2026</t>
-[...8 lines deleted...]
-    <t>06.05.2026 — 09.05.2026</t>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>01.07.2026 — 03.07.2026</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
-    <t>21.04.2026</t>
-[...8 lines deleted...]
-    <t>13.05.2026 — 16.05.2026</t>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>08.07.2026 — 10.07.2026</t>
   </si>
   <si>
     <t>QV-1 (Циндао -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>15.04.2026</t>
-[...14 lines deleted...]
-    <t>04.05.2026 — 06.05.2026</t>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026 — 10.06.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>20.06.2026 — 23.06.2026</t>
   </si>
   <si>
     <t>TV-1 (Тайвань -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>08.04.2026</t>
-[...14 lines deleted...]
-    <t>05.04.2026 — 07.04.2026</t>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>10.06.2026 — 13.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>24.06.2026 — 27.06.2026</t>
   </si>
   <si>
     <t>TN (Стамбул -&gt; Новороссийск)</t>
   </si>
   <si>
-    <t>06.04.2026</t>
-[...14 lines deleted...]
-    <t>22.04.2026 — 24.04.2026</t>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>10.06.2026 — 12.06.2026</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>17.06.2026 — 19.06.2026</t>
   </si>
   <si>
     <t>BV-1 (Пусан -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>29.04.2026 — 01.05.2026</t>
-[...8 lines deleted...]
-    <t>07.04.2026 — 09.05.2026</t>
+    <t>03.06.2026 — 06.06.2026</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
   </si>
   <si>
     <t>NV-1 (Нинбо -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>13.04.2026</t>
-[...8 lines deleted...]
-    <t>02.05.2026 — 04.05.2026</t>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>09.06.2026 — 12.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026 — 18.06.2026</t>
   </si>
   <si>
     <t>MU-1 (Муданьцзян -&gt; Уссурийск)</t>
   </si>
   <si>
-    <t>16.04.2026 — 17.04.2026</t>
-[...23 lines deleted...]
-    <t>07.05.2026 — 08.05.2026</t>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>03.06.2026 — 04.06.2026</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>06.06.2026 — 07.06.2026</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>09.06.2026 — 10.06.2026</t>
   </si>
   <si>
     <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
   </si>
   <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026 — 09.07.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>28.07.2026 — 30.07.2026</t>
+  </si>
+  <si>
+    <t>TMLTL (Стамбул -&gt; Москва)</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>19.06.2026 — 22.06.2026</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026 — 29.06.2026</t>
+  </si>
+  <si>
+    <t>HV-1 (Янтянь -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>13.06.2026 — 16.06.2026</t>
+  </si>
+  <si>
+    <t>SV-1 (Шанхай -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026 — 17.06.2026</t>
+  </si>
+  <si>
+    <t>YM, SM, QM (Шэньчжэнь, Шанхай, Циндао -&gt; Москва)</t>
+  </si>
+  <si>
     <t>24.05.2026</t>
   </si>
   <si>
-    <t>25.05.2026 — 28.05.2026</t>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>30.06.2026 — 01.07.2026</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026 — 09.07.2026</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>15.07.2026 — 17.07.2026</t>
+  </si>
+  <si>
+    <t>HKGV (Гонконг -&gt; Владивосток)</t>
   </si>
   <si>
     <t>31.05.2026</t>
   </si>
   <si>
-    <t>01.06.2026 — 04.06.2026</t>
-[...41 lines deleted...]
-    <t>24.04.2026</t>
+    <t>24.06.2026 — 26.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -726,60 +741,60 @@
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" t="s">
         <v>11</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>12</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -791,103 +806,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
         <v>48</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -899,103 +914,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1007,120 +1022,120 @@
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1132,103 +1147,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="B5" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1240,97 +1255,97 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -1380,68 +1395,68 @@
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -1482,77 +1497,77 @@
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1564,103 +1579,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1672,247 +1687,230 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" t="s">
         <v>49</v>
       </c>
-      <c r="B6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1922,103 +1920,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D4" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D5" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2030,103 +2028,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2155,32 +2153,32 @@
       <vt:lpstr>NV-1</vt:lpstr>
       <vt:lpstr>MU-1</vt:lpstr>
       <vt:lpstr>INSPB</vt:lpstr>
       <vt:lpstr>TMLTL</vt:lpstr>
       <vt:lpstr>HV-1</vt:lpstr>
       <vt:lpstr>SV-1</vt:lpstr>
       <vt:lpstr>YM, SM, QM</vt:lpstr>
       <vt:lpstr>HKGV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание сборных грузов  от 13-04-2026 05:25:08</dc:title>
+  <dc:title>Расписание сборных грузов  от 28-05-2026 17:54:03</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>