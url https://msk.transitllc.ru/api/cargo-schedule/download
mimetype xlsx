--- v5 (2026-05-28)
+++ v6 (2026-07-12)
@@ -36,290 +36,299 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="INNV" sheetId="1" r:id="rId4"/>
     <sheet name="QV-1" sheetId="2" r:id="rId5"/>
     <sheet name="TV-1" sheetId="3" r:id="rId6"/>
     <sheet name="TN" sheetId="4" r:id="rId7"/>
     <sheet name="BV-1" sheetId="5" r:id="rId8"/>
     <sheet name="NV-1" sheetId="6" r:id="rId9"/>
     <sheet name="MU-1" sheetId="7" r:id="rId10"/>
     <sheet name="INSPB" sheetId="8" r:id="rId11"/>
     <sheet name="TMLTL" sheetId="9" r:id="rId12"/>
     <sheet name="HV-1" sheetId="10" r:id="rId13"/>
     <sheet name="SV-1" sheetId="11" r:id="rId14"/>
     <sheet name="YM, SM, QM" sheetId="12" r:id="rId15"/>
     <sheet name="HKGV" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>INNV (Нава Шева -&gt; Новороссийск)</t>
   </si>
   <si>
     <t>CUT OFF</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>Планируемая выдача документов и размещение на РЦ</t>
   </si>
   <si>
     <t>Сервис / Номер</t>
   </si>
   <si>
-    <t>09.06.2026</t>
-[...8 lines deleted...]
-    <t>01.07.2026 — 03.07.2026</t>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>04.08.2026 — 06.08.2026</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
-    <t>23.06.2026</t>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>21.08.2026 — 23.08.2026</t>
+  </si>
+  <si>
+    <t>QV-1 (Циндао -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>24.07.2026 — 26.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>01.08.2026 — 03.08.2026</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026 — 11.08.2026</t>
+  </si>
+  <si>
+    <t>TV-1 (Тайвань -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>06.08.2026 — 08.08.2026</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>15.08.2026 — 17.08.2026</t>
+  </si>
+  <si>
+    <t>TN (Стамбул -&gt; Новороссийск)</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026 — 22.07.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026 — 28.07.2026</t>
+  </si>
+  <si>
+    <t>BV-1 (Пусан -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>22.07.2026 — 24.07.2026</t>
+  </si>
+  <si>
+    <t>28.07.2026 — 29.07.2026</t>
+  </si>
+  <si>
+    <t>NV-1 (Нинбо -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026 — 29.07.2026</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026 — 04.08.2026</t>
+  </si>
+  <si>
+    <t>MU-1 (Муданьцзян -&gt; Уссурийск)</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>15.07.2026 — 16.07.2026</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>22.07.2026 — 23.07.2026</t>
+  </si>
+  <si>
+    <t>29.07.2026 — 30.07.2026</t>
+  </si>
+  <si>
+    <t>05.08.2026 — 06.08.2026</t>
+  </si>
+  <si>
+    <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>02.09.2026 — 04.09.2026</t>
+  </si>
+  <si>
+    <t>TMLTL (Стамбул -&gt; Москва)</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026 — 05.08.2026</t>
+  </si>
+  <si>
+    <t>HV-1 (Янтянь -&gt; Владивосток)</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>30.07.2026 — 01.08.2026</t>
+  </si>
+  <si>
+    <t>05.08.2026 — 07.08.2026</t>
+  </si>
+  <si>
+    <t>SV-1 (Шанхай -&gt; Владивосток)</t>
   </si>
   <si>
     <t>08.07.2026</t>
   </si>
   <si>
-    <t>08.07.2026 — 10.07.2026</t>
-[...125 lines deleted...]
-    <t>27.07.2026</t>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026 — 21.07.2026</t>
   </si>
   <si>
     <t>28.07.2026 — 30.07.2026</t>
   </si>
   <si>
-    <t>TMLTL (Стамбул -&gt; Москва)</t>
-[...29 lines deleted...]
-    <t>15.06.2026 — 17.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>YM, SM, QM (Шэньчжэнь, Шанхай, Циндао -&gt; Москва)</t>
   </si>
   <si>
-    <t>24.05.2026</t>
-[...20 lines deleted...]
-    <t>15.07.2026 — 17.07.2026</t>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026 — 12.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026 — 19.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>25.08.2026 — 27.08.2026</t>
   </si>
   <si>
     <t>HKGV (Гонконг -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>31.05.2026</t>
-[...2 lines deleted...]
-    <t>24.06.2026 — 26.06.2026</t>
+    <t>06.08.2026 — 07.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -741,60 +750,60 @@
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -806,213 +815,230 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="D4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1022,120 +1048,120 @@
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D5" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D6" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1147,213 +1173,230 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1363,103 +1406,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1471,213 +1514,230 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1687,230 +1747,247 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
         <v>49</v>
       </c>
-      <c r="E6" t="s">
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1920,103 +1997,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2028,103 +2105,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2153,32 +2230,32 @@
       <vt:lpstr>NV-1</vt:lpstr>
       <vt:lpstr>MU-1</vt:lpstr>
       <vt:lpstr>INSPB</vt:lpstr>
       <vt:lpstr>TMLTL</vt:lpstr>
       <vt:lpstr>HV-1</vt:lpstr>
       <vt:lpstr>SV-1</vt:lpstr>
       <vt:lpstr>YM, SM, QM</vt:lpstr>
       <vt:lpstr>HKGV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание сборных грузов  от 28-05-2026 17:54:03</dc:title>
+  <dc:title>Расписание сборных грузов  от 12-07-2026 20:24:59</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>