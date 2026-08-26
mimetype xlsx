--- v6 (2026-07-12)
+++ v7 (2026-08-26)
@@ -36,299 +36,269 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="INNV" sheetId="1" r:id="rId4"/>
     <sheet name="QV-1" sheetId="2" r:id="rId5"/>
     <sheet name="TV-1" sheetId="3" r:id="rId6"/>
     <sheet name="TN" sheetId="4" r:id="rId7"/>
     <sheet name="BV-1" sheetId="5" r:id="rId8"/>
     <sheet name="NV-1" sheetId="6" r:id="rId9"/>
     <sheet name="MU-1" sheetId="7" r:id="rId10"/>
     <sheet name="INSPB" sheetId="8" r:id="rId11"/>
     <sheet name="TMLTL" sheetId="9" r:id="rId12"/>
     <sheet name="HV-1" sheetId="10" r:id="rId13"/>
     <sheet name="SV-1" sheetId="11" r:id="rId14"/>
     <sheet name="YM, SM, QM" sheetId="12" r:id="rId15"/>
     <sheet name="HKGV" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>INNV (Нава Шева -&gt; Новороссийск)</t>
   </si>
   <si>
     <t>CUT OFF</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>Планируемая выдача документов и размещение на РЦ</t>
   </si>
   <si>
     <t>Сервис / Номер</t>
   </si>
   <si>
-    <t>11.07.2026</t>
-[...8 lines deleted...]
-    <t>04.08.2026 — 06.08.2026</t>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
+  </si>
+  <si>
+    <t>06.10.2026</t>
+  </si>
+  <si>
+    <t>07.10.2026 — 09.10.2026</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
-    <t>25.07.2026</t>
-[...8 lines deleted...]
-    <t>21.08.2026 — 23.08.2026</t>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>19.10.2026</t>
+  </si>
+  <si>
+    <t>20.10.2026 — 22.10.2026</t>
   </si>
   <si>
     <t>QV-1 (Циндао -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>10.07.2026</t>
-[...32 lines deleted...]
-    <t>09.08.2026 — 11.08.2026</t>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>09.09.2026 — 12.09.2026</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>18.09.2026 — 20.09.2026</t>
   </si>
   <si>
     <t>TV-1 (Тайвань -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>15.07.2026</t>
-[...20 lines deleted...]
-    <t>15.08.2026 — 17.08.2026</t>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>14.09.2026 — 16.09.2026</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>20.09.2026</t>
+  </si>
+  <si>
+    <t>21.09.2026 — 23.09.2026</t>
   </si>
   <si>
     <t>TN (Стамбул -&gt; Новороссийск)</t>
   </si>
   <si>
-    <t>14.07.2026</t>
-[...8 lines deleted...]
-    <t>26.07.2026 — 28.07.2026</t>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>06.09.2026 — 08.09.2026</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
+  </si>
+  <si>
+    <t>16.09.2026 — 18.09.2026</t>
   </si>
   <si>
     <t>BV-1 (Пусан -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>22.07.2026 — 24.07.2026</t>
-[...2 lines deleted...]
-    <t>28.07.2026 — 29.07.2026</t>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>09.09.2026 — 11.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
+    <t>15.09.2026 — 17.09.2026</t>
   </si>
   <si>
     <t>NV-1 (Нинбо -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>13.07.2026</t>
-[...11 lines deleted...]
-    <t>02.08.2026 — 04.08.2026</t>
+    <t>13.09.2026 — 15.09.2026</t>
   </si>
   <si>
     <t>MU-1 (Муданьцзян -&gt; Уссурийск)</t>
   </si>
   <si>
-    <t>09.07.2026</t>
-[...14 lines deleted...]
-    <t>05.08.2026 — 06.08.2026</t>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>03.09.2026 — 05.09.2026</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>10.09.2026 — 12.09.2026</t>
+  </si>
+  <si>
+    <t>17.09.2026 — 19.09.2026</t>
   </si>
   <si>
     <t>INSPB (Нава Шева -&gt; Санкт-Петербург)</t>
   </si>
   <si>
-    <t>01.09.2026</t>
-[...2 lines deleted...]
-    <t>02.09.2026 — 04.09.2026</t>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>03.10.2026</t>
+  </si>
+  <si>
+    <t>04.10.2026 — 06.01.2026</t>
+  </si>
+  <si>
+    <t>21.09.2026</t>
+  </si>
+  <si>
+    <t>27.09.2026</t>
+  </si>
+  <si>
+    <t>24.10.2026</t>
+  </si>
+  <si>
+    <t>25.10.2026 — 27.10.2026</t>
   </si>
   <si>
     <t>TMLTL (Стамбул -&gt; Москва)</t>
   </si>
   <si>
-    <t>07.07.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>HV-1 (Янтянь -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>29.07.2026</t>
-[...5 lines deleted...]
-    <t>05.08.2026 — 07.08.2026</t>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>25.09.2026 — 27.09.2026</t>
   </si>
   <si>
     <t>SV-1 (Шанхай -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>08.07.2026</t>
-[...13 lines deleted...]
-  <si>
     <t>YM, SM, QM (Шэньчжэнь, Шанхай, Циндао -&gt; Москва)</t>
   </si>
   <si>
-    <t>09.08.2026</t>
-[...14 lines deleted...]
-    <t>25.08.2026 — 27.08.2026</t>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>23.09.2026 — 09.09.2026</t>
+  </si>
+  <si>
+    <t>04.10.2026 — 06.10.2026</t>
   </si>
   <si>
     <t>HKGV (Гонконг -&gt; Владивосток)</t>
   </si>
   <si>
-    <t>06.08.2026 — 07.08.2026</t>
+    <t>22.09.2026 — 24.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -815,355 +785,321 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="D5" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1173,135 +1109,135 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="D5" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>15</v>
       </c>
@@ -1324,79 +1260,62 @@
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1406,103 +1325,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1514,230 +1433,213 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1747,247 +1649,230 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
-        <v>10</v>
-[...15 lines deleted...]
-      <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -1997,103 +1882,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2105,103 +1990,103 @@
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -2230,32 +2115,32 @@
       <vt:lpstr>NV-1</vt:lpstr>
       <vt:lpstr>MU-1</vt:lpstr>
       <vt:lpstr>INSPB</vt:lpstr>
       <vt:lpstr>TMLTL</vt:lpstr>
       <vt:lpstr>HV-1</vt:lpstr>
       <vt:lpstr>SV-1</vt:lpstr>
       <vt:lpstr>YM, SM, QM</vt:lpstr>
       <vt:lpstr>HKGV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание сборных грузов  от 12-07-2026 20:24:59</dc:title>
+  <dc:title>Расписание сборных грузов  от 26-08-2026 21:16:21</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>